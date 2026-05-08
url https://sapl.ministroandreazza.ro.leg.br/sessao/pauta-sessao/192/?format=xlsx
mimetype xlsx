--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -171,51 +171,51 @@
   <si>
     <t>Proposição inclusa na Ordem do dia para leitura em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre Criação do Conselho Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre Criação de Elemento de Despesa e Abertura de Crédito Adicional Suplementar por Transferência de Valores ao Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal dos Direitos da Mulher - CMDM de Ministro Andreazza e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 17 de 2026</t>
   </si>
   <si>
-    <t>Dispõe sobre a obrigatoriedade do Município de Ministro Andreazza fornecer aos pacientes portadores de Diabetes Tipo I sensores ou aparelhos de monitoramento glicêmico contínuo e dá outras providências</t>
+    <t>Dispõe sobre a Autorização ao Município de Ministro Andreazza para fornecer aos pacientes portadores de Diabetes Tipo I sensores ou aparelhos de monitoramento glicêmico contínuo e dá outras providências</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1 de 2026</t>
   </si>
   <si>
     <t>Ademar Iarema,Alexsandro Conte Firme,Jucileia Alves,Jussara Alves,Levi Gonçalves,Marcia Cordeiro,Mauro Jesuino,Nemias Aquino,Sadrak de Carvalho</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos Artigos 2º, 3º, 4º, 7º, 8º e 9º, do Projeto de Lei 143/PMMA/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">